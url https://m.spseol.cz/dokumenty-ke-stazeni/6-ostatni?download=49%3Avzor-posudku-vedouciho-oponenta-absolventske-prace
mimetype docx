--- v0 (2025-12-13)
+++ v1 (2026-06-22)
@@ -2,66 +2,64 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="007B2C67" w:rsidRDefault="007B2C67">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007B2C67" w:rsidRDefault="00C36DED">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7371"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1621,106 +1619,98 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Odůvodnění hodnocení práce</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="00C36DED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zadejte text posudku členěný do odstavců</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="007B2C67">
-[...8 lines deleted...]
-          <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="007B2C67">
+          <w:p w:rsidR="00E07D71" w:rsidRPr="00B04BD0" w:rsidRDefault="00E07D71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B2C67" w:rsidRPr="00B04BD0">
         <w:trPr>
           <w:trHeight w:val="1415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="00C36DED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Otázky k obhajobě</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="00C36DED">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00E07D71" w:rsidRPr="00E07D71" w:rsidRDefault="00C36DED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pokud se osobně nebudete účastnit obhajoby AP, vepište zde 1 až 2 otázky, které budou studentovi komisí položeny k zodpovězení.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B2C67" w:rsidRPr="00B04BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="00C36DED">
@@ -1729,66 +1719,120 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Návrh klasifikace:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="00ED4201" w:rsidP="00ED4201">
+          <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="00E07D71" w:rsidP="00E07D71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Výborný / Velmi dobrý / Dobrý / Nevyhovující</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED4201">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D / E / F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B2C67" w:rsidRPr="00B04BD0">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007B2C67" w:rsidRPr="00B04BD0" w:rsidRDefault="00C36DED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BD0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1823,170 +1867,228 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007B2C67" w:rsidRDefault="007B2C67">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B2C67">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="568" w:left="1418" w:header="1077" w:footer="256" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CD45A6" w:rsidRDefault="00CD45A6">
+    <w:p w:rsidR="00722D6C" w:rsidRDefault="00722D6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CD45A6" w:rsidRDefault="00CD45A6">
+    <w:p w:rsidR="00722D6C" w:rsidRDefault="00722D6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CD45A6" w:rsidRDefault="00CD45A6">
+    <w:p w:rsidR="00722D6C" w:rsidRDefault="00722D6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CD45A6" w:rsidRDefault="00CD45A6">
+    <w:p w:rsidR="00722D6C" w:rsidRDefault="00722D6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="007B2C67" w:rsidRDefault="00C36DED">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pokud se hodnocení vedoucího a oponenta liší o více jak dva stupně (výborná - nevyhovující), bude vypracován třetí nezávislý posudek.</w:t>
+        <w:t xml:space="preserve"> Pokud se hodnocení vedoucího a oponenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">významně </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liší </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(např. hodnocení A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A14BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A14BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>), bude vypracován třetí nezávislý posudek.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="007B2C67" w:rsidRDefault="00B04BD0">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
@@ -2087,81 +2189,86 @@
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00007B10"/>
     <w:rsid w:val="00007B10"/>
     <w:rsid w:val="00343351"/>
+    <w:rsid w:val="00722D6C"/>
     <w:rsid w:val="007B2C67"/>
     <w:rsid w:val="009E3C54"/>
+    <w:rsid w:val="00A14BEB"/>
     <w:rsid w:val="00B04BD0"/>
     <w:rsid w:val="00BB416E"/>
     <w:rsid w:val="00C36DED"/>
     <w:rsid w:val="00CD45A6"/>
+    <w:rsid w:val="00E07D71"/>
     <w:rsid w:val="00ED4201"/>
+    <w:rsid w:val="00F270E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="37DE7678"/>
   <w15:docId w15:val="{7CB3282A-CEA3-4528-A31A-8ADAF843EE58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3128,65 +3235,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgStitntw0E8kvp8aiaT/bnP/VruQ==">AMUW2mVd58oxTavGZfuEeTce8ewkgT5frvboqSF6LXn2Hctw4VtEzZk3w6A5cUEbIQKo8QZmqmC023jX7cc1/E7ICC3GqjmfwadGlRFJiiy0cP25hI6uoq9++1xp58Yw6VfxoIS/UuDH1tqFyb2FHSMYVhUwPr0E2mGQJUAgHBKdsHWEIGMZgnEahEgtGs7o7Bo+n6YzjKHv2M5nd0T8Pa6IZBHCLzNQVDLJaMl3DT9TIjoHIosGFeO+LBGDfk7y2i/Pa2w4FocE</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>VOŠaSPŠE_AP_vzor_posudku.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>159</Words>
-  <Characters>943</Characters>
+  <Words>156</Words>
+  <Characters>922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1100</CharactersWithSpaces>
+  <CharactersWithSpaces>1076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Romana Monkey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>